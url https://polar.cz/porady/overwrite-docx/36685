--- v0 (2026-07-31)
+++ v1 (2026-09-24)
@@ -275,101 +275,123 @@
         <w:t xml:space="preserve"> "Ambice jsou vysoké. Já bych nechtěl moc předjímat, ale národní tým ušel obrovský kus cesty od roku 2019, kdy vlastně pobláznil Českou republiku. Pracovalo se právě díky tomu na zapracování nových hráčů do nejenom národního týmu, ale celkově do para hokeje. A musím říct, že se nám to daří a že máme teď v přípravě několik mladých talentů, kteří by měli předvést svůj um právě tady v Ostravě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS/SPOLU), primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Para sport je dnes na vzestupu a já si jsem naprosto jistý, že právě i ta úspěšná para hokej, která už vlastně tady nějakou dobu běží, se nad tím podílí. A opravdu vlastně tahle ta vrcholová akce umí přivést k para sportu další a další lidi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spolupráci při přípravě mistrovství potvrdili zástupci Ostravy, Moravskoslezského kraje a spolku Para hokej Ostrava podpisem společného memoranda. Šampionát začne v Ostravar Aréně prvního května 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj podporuje zelené projekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj rozdělil deset milionů korun na 33 projektů, které mají zvýšit klimatickou odolnost jeho škol, nemocnic a dalších organizací. V jejich areálech vznikly zelené střechy a fasády, retenční nádrže, květnaté louky, jedlé zahrady i přírodní učebny. Kraj v programu pokračuje a na další podobná opatření vyčlenil dalších deset milionů korun. Žádosti mohou krajské příspěvkové organizace podávat do konce září nebo do vyčerpání peněz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ŘSD odstraňuje nebezpečné zatáčky u Linhartova</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Řidiči mířící z Krnova směrem na Polsko se dočkají bezpečnější jízdy. V Linhartovech začala stavba přeložky silnice I/57, která narovná úsek proslulý nebezpečnými zatáčkami. Stavba za 154 milionů korun potrvá 22 měsíců. Právě proto se Ředitelství silnic a dálnic rozhodlo nebezpečné zatáčky narovnat. Nová přeložka silnice I/57 bude měřit necelé dva kilometry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miroslav Mazal, mluvčí ŘSD: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Diagnostikovali jsme tady bodové závady, které ohrožovaly bezpečnost silničního provozu, proto jsme zahájili tuto stavbu za zhruba 154 milionů korun, která bude trvat 22 měsíců do úplného zprovoznění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...26 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné roste Centrum podnikání, profesních a mezinárodních studií CEPIS - Martin Klepek z Obchodně podnikatelské fakulty v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V jaké aktuální fázi se teď nacházíte? A dodržujete od samého začátku harmonogram?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -452,73 +474,76 @@
         <w:rPr/>
         <w:t xml:space="preserve">Znamená to, že se studium pouze rozšíří do nové budovy? Nebude to znamenat vznik nových studijních programů?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Klepek, prorektor, Obchodně podnikatelská fakulta v Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přesně tak. My jsme už dopředu ty studijní programy otevřeli v nějaké formě, abychom si všechno vyzkoušeli, a ty koncepty vlastně fungují. Tím pádem rozšiřujeme nabídku těch stávajících studijních programů, které už máme, jak jsem říkal, i reakreditované, tak, abychom po otevření budovu naplnili právě tímto programem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podpis memoranda pro záchranu Hüklových vil</w:t>
+        <w:t xml:space="preserve">Podpis memoranda pro záchranu Hücklových vil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na rekonstrukci Hückelových vil je potřeba stovky milionů korun, což je pro rozpočet Nového Jičína, jako vlastníka, téměř nereálná zátěž. Situaci by mohl změnit podpis memoranda mezi městem a Moravskoslezským krajem. Z ujednání vyplývá, že vilu Johanna Hückela, by mohlo využívat Muzeum Novojičínska, příspěvková organizace kraje. Vlastníkem zůstane město.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO) hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hückelovy vily, kromě toho, že jsou to krásné objekty, tak se nám podařilo i najít s Novým Jičínem cestu, jakým způsobem je využít do budoucna, aby to nebylo vlastně jenom o opravě, která by neměla valného smyslu, ale Muzeum Novojičínska zde bude mít depozitář, já si myslím, že ty sbírky si zaslouží důstojné místo a je to vlastně spojení takové jako nutnosti a propojení na historii, mě se to moc líbí a věřím, že se to podaří.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta cesta byla dlouhá, město Nový Jičín neustále hledalo využití, které by dávalo nějaký smysl a které by mělo i nějaké ekonomické racio. Vstoupili jsme v jednání s Moravskoslezským kraj, ale hlavně i s novojičínským muzeem a víme, že na území města ty depozity jsou různě rozházené v určitých budovách a je to nějaké logické vyústění toho, že ten depozit by mohl být na jednom místě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společným úkolem bude najít způsob financování rekonstrukce, například z národních nebo evropských zdrojů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vily Johanna a Augusta Hückelových byly postaveny na konci 19. století jako sídlo kloboučnické rodiny. V roce 1945 byly zestátněny a využívaly se především ke zdravotnickým účelům. Provoz v nich byl ukončen v polovině 90. let minulého století.</w:t>
       </w:r>
@@ -677,51 +702,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/moravskoslezsky-expres/moravskoslezsky-expres-30-07-2026-17-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/moravskoslezsky-expres/moravskoslezsky-expres-30-07-2026-17-14?url=moravskoslezsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>