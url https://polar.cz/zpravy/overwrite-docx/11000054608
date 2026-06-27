--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -79,51 +79,51 @@
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum vydání:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.5.2026, 16:11</w:t>
+              <w:t xml:space="preserve">14.5.2026, 07:11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -159,51 +159,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">„Myslím,  že zahájení lázeňské sezóny v Karlově Studánce se opět  velice povedlo, máme krásné počasí, je to tradiční akce, která  je spojená s tou křesťanskou částí, kde probíhá mše a  potom žehnání pramenů a potom ta kulturní část, na kterou zvu  všechny místní občany. Karlova  Studánka je pro mě úžasná svou jedinečností, místní  architekturou a hlavně tím zaměřením na pacienty, kterým se  dostává ta nejlepší péče a to široké spektrum přírodních  léčivých zdrojů, které tady je. To je opravdu jedinečné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka  Chudová (nez.), starostka Karlovy Studánky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já mám velkou  radost, že se podařilo obnovit tradici zahájení lázeňské  sezóny a že pan biskup nám nádhernou mší požehnal prameny a  Karlovu Studánku tak, aby všichni opouštěli ve zdraví a s dobrou  náladou a čistou duší. A rádi se tady vraceli.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Petr  Kopínec (ODS), starosta Vrbna pod Pradědem: </w:t>
+        <w:t xml:space="preserve">Petr  Kopínec (ANO), starosta Vrbna pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejsem tady poprvé  a je to krásný počátek a započetí lázeňské sezóny a jsem  rádi, že tu můžeme být.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  David, biskup Diecéze ostravsko-opavské: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pramen, aby se pro všechny  nemocné a všechny, kdo k němu přicházejí, stal prostředkem  pomoci pro tělo a znamením tvé lásky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>