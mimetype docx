--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -114,131 +114,166 @@
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Studénecký swap pomohl lidem obohatit zahrádky</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Swap, který se uskutečnil na zahradě rodinného centra ve Studénce, podpořil hned několik myšlenek. Tou hlavní byl princip výměny přebytků, a dále se konal i v rámci května měsíce rodin.  </w:t>
+        <w:t xml:space="preserve">Swap na zahradě byl i přípravou na Den matek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Swap, který se uskutečnil na zahradě rodinného centra na Tovární ulici, podpořil hned několik myšlenek. Tou první byl princip výměny přebytků, dále se konal v rámci května měsíce rodin a navíc v nedělním termínu Dne matek.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Takže si tady přijdou lidi vyměnit semínka, rostlinky, pokojovky a různé zahradnické potřeby, tak můžou přijít samozřejmě s dětmi, protože máme zahradu otevřenou a opravdu baby friendly, takže můžou přijít s dětmi a děti tady vyrábí kytičku pro maminku.”</w:t>
+        <w:t xml:space="preserve">“Takže si tady přijdou lidi vyměnit semínka, rostlinky, pokojovky a různé zahradnické potřeby, tak můžou přijít samozřejmě s dětmi, protože máme zahradu otevřenou a opravdu baby friendly, takže můžou přijít s dětmi a děti tady vyrábí kytičku pro maminku, takže vlastně sice to není úplně překvapení, protože ty maminky jsou tady většinou s nima, ale mají takovou hezkou vzpomínku.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Swap trval od desáté do jedné hodiny. To, co lidé v košíku nebo krabicích přinášeli, obratem nacházelo nového majitele.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Přinesli jsme sazeničky, papriky a mochyně jedlé.” </w:t>
+        <w:t xml:space="preserve">“Přinesli jsme sazeničky, papriky a mochyně jedlá, a chceme je vyměnit za něco do zahrádky nového.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Rajčátka, kytičky nějaké, květináčky. To, co bylo navíc, tak jsem donesli.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">“Přinesli jsme semínka do zahrady a nějaké knížky. Vzali jsme si cibulku, Je to výborná akce.”   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">“Vybrali jsme rajčata, květiny a děti si právě hrají na hřišti a užíváme si dne.”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Nepřinesli, ale jdeme se podívat na tvoření.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Tento swap je trošičku jiný než ostatní, nemáme sběr předem. Funguje to tak, že si tady lidi opravdu přijdou, přinesou věci, které už mají doma navíc nebo v těch zahradách, a podívají se, co se jim hodí, anebo naopak si tady na chvilku počkají, můžou si tady dát domácí limonádu. Je to takové spíš sousedské setkání, kde si tady lidé povídají o rostlinách a různě. Je to takové příjemné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To, co nakonec zůstane ležet na stolech, se také dočká dalšího využití. Zahrada rodinného centra je pro to ideálním místem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Loni jsme využili jahody i mátu, máme tady i příměstské tábory, takže teoreticky všechno zužitkujeme. A hlavně my jsme v zahrádkářské kolonii, takže je tu plno zahrádkářů, a oni se vždycky o to postarají.” </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Vrcholnou akcí v rámci měsíce rodin bude 24. května velký Den rodiny opět na zahradě rodinného centra. </w:t>
+        <w:t xml:space="preserve"> “Loni jsme využili jahody i mátu, máme tady i příměstské tábory, takže teoreticky všechno zužitkujeme. Samozřejmě věci, třeba květináče a sazebníky, které by tady zůstaly, tak my to vždycky necháváme na ten další rok, ale málokdy se stane, že něco opravdu zůstane. A hlavně my jsme v zahrádkářské kolonii, takže je tu plno zahrádkářů, a oni se vždycky o to postarají.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Další květnové akce, v rámci měsíce rodiny, jsou například kreativní workshop, na kterém si zájemci mohou vytvořit designový tác z epoxidové pryskyřice, dále třeba zážitkový kurz první pomoci u dětí a především 24. května velký Den rodiny opět na zahradě rodinného centra.   </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -349,51 +384,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/novojicinsko/studenka/11000054698/studenecky-swap-pomohl-lidem-obohatit-zahradky" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/novojicinsko/studenka/11000054698/swap-na-zahrade-byl-i-pripravou-na-den-matek" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>