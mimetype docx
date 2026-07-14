--- v0 (2026-05-22)
+++ v1 (2026-07-14)
@@ -114,72 +114,79 @@
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Policejní pes Willy vyčmuchal zloděje benzínky v Karviné</w:t>
+        <w:t xml:space="preserve">Policejní pes Willy vyčmuchal zloděje, který vykradl benzínku v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté z Karviné vyjížděli minulý pátek k čerpací stanici, která měla mít nezvaného hosta. Po příjezdu na místo se oznámení potvrdilo. Na první pohled bylo zřejmé, že se do objektu zloděj vloupal násilně. Na místě činu se dlouho nezdržoval a zmizel dřív, než stihla přijet hlídka. Na pomoc byl proto přivolán profesionál, kterému stačí k vyhledání osob pouhý pach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikol Bočková, mluvčí PČR MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Proto si na místo přizvali i kolegu psovoda s jeho čtyřnohým parťákem  Willym. Ten hned u čerpací stanice zavětřil pachovou stopu a po několika metrech psovoda přivedl  ke dvěma osobám, které se ukrývaly v lesním porostu. Po výzvách policisty oba úkryt opustili a  s psovodem dále spolupracovali. Následně skončili v poutech na policejní služebně."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oznámení o vloupání do čerpací stanice se záhy potvrdilo. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikol Bočková, mluvčí PČR MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jak se ukázalo, do čerpací stanice se měl vloupat 33letý zadržený muž a z této odnést dva  televizory, které si měl následně ukrýt v nedalekém křoví a z místa utéct. Svého známého měl pak  potkat náhodně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukázalo se, že zloděj už má na svém kontě několik prohřešků. K nim se přidala i krádež se škodou 5 tisíc korun. Až si odpyká trest za své předešlé porušení zákonu, může si prodloužit pobyt ve vězení o dva roky.  </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -311,51 +318,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/karvinsko/karvina/11000054837/policejni-pes-willy-vycmuchal-zlodeje-benzinky-v-karvine" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/karvinsko/karvina/11000054837/policejni-pes-willy-vycmuchal-zlodeje-ktery-vykradl-benzinku-v-karvine" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>