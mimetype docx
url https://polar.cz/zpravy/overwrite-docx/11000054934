--- v0 (2026-06-01)
+++ v1 (2026-07-19)
@@ -114,51 +114,51 @@
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">V třebovické Orlovně se znovu začíná hrát. Nejen fotbal či stolní tenis ale i divadlo</w:t>
+        <w:t xml:space="preserve">V třebovické Orlovně se znovu začíná hrát. Nejen fotbal či stolní tenis, ale i divadlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tělocvičná jednota Orel Ostrava byla vystavěna v roce 1947 a v roce 2022 musela být uzavřena kvůli havarijnímu stavu střechy. V roce 2024 ji navíc poškodily povodně a vypadalo to, že to bude její konec. Ale nebyl, a díky pracovitým lidem byla po čtyřech letech znovu otevřena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Galvas, starosta Jednoty Orel Ostrava-Třebovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme velice vděčni každému, kdo nám s tím pomohl a co se bude dít dále? Tak doufáme, že všechno to, co se dělo, již dříve."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>