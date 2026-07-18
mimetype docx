--- v0 (2026-05-29)
+++ v1 (2026-07-18)
@@ -114,51 +114,51 @@
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kvalitu ovzduší u rušné křižovatky poblíž radnice Ostravy-jihu měří stanice ZÚ</w:t>
+        <w:t xml:space="preserve">Kvalitu ovzduší u rušné křižovatky poblíž radnice Ostravy-Jihu měří stanice ZÚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od začátku ledna funguje v  Ostravě-Jihu měřící stanice  Zdravotního ústavu. Nachází se poblíž frekventované křižovatky u radnice  městského obvodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Hellebrandová, ZÚ se sídlem v Ostravě, oddělení  ovzduší</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Nás požádal magistrát města Ostravy, abychom stanici v Porubě,  která už skončila plnit ten svůj účel, protože my jsme jim tam v roce 2015  stěhovali z toho důvodu, abychom potom vyhodnotili kvalitu ovzduší v Porubě s  ohledem na prodlouženou Rudnou. A vzhledem k tomu, že ten rok 2019 už ta  prodloužená Rudná byla zprovozněná, auta ubyly a ovzduší se zlepšilo, tak  vlastně magistrát přemýšlel, kam ještě stanici, kde by se dalo měřit a volba  padla tady na tuhle tu křižovatku, která je asi v tomhle obvodu  nejfrekventovanější.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>