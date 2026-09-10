--- v0 (2026-06-05)
+++ v1 (2026-09-10)
@@ -145,160 +145,149 @@
         <w:rPr/>
         <w:t xml:space="preserve">Základní škola v Albrechticích si připomněla významné jubileum 40 let od svého založení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Hlavenka, ředitel ZŠ a MŠ Albrechtice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Organizace byla velice náročná, protože vlastně ve dvou dnech vystupujeme. Vystupovali jsme pro mateřskou školku, pro polskou mateřskou školku, pro rodiče prvních a čtvrtých tříd a dnes pro rodiče pátých a devátých tříd. Takže vzhledem ke kapacitě tady Dělnického domu jsme to museli takto organizačně uzpůsobit. Ale máme tady klimatizaci, takže je to tady. I v rámci toho teplého počasí si myslím, že je to v pořádku. Obdivuji děti, které prostě musely několikrát tady takto vystupovat, takže jim patří velký dík."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Host 3:</w:t>
+        <w:t xml:space="preserve">Ingrid Demelová, učitelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No, já jsem teda možná delší dobu přemýšlela, nicméně protože jsem už tři tyhlety akademie připravovala, tak jsem si řekla, že by chtělo něco, co té mládeži je v současné době blízké. A to je taková ta věc, ty naše mobily. No a protože jsem ji chtěla tak nějak odbourat, tak jsem si vymyslela nějakého Ducháčka zábavy, který by je měl tady z této aktivity nebo možná z toho nešvaru trošku vyvést jinou cestou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Host 4:</w:t>
+        <w:t xml:space="preserve">Eliška, účinkující</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jo, baví mě to. Baví tě to hodně?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A jak se cítíš  před posledním vystoupením? </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Host 4:</w:t>
+        <w:t xml:space="preserve">Eliška, účinkující</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobře. Mě to baví. Hodně. Jo, jo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A jak se jmenuje tvoje role?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Host 4:</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> "Role se jmenuje klasická Eliška."</w:t>
+        <w:t xml:space="preserve">Eliška, účinkující</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: "Role se jmenuje klasická Eliška."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasická Eliška. Takže ty jsi sama sebou?   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> "Já myslím, že spolupráce je velmi dobrá, na rozdíl od okolí, kde víme dobře, jaké jsou problémy. A naštěstí u nás v Albrechticích si myslím, že ta spolupráce je na velmi dobré úrovni.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Přepis se nepodařilo převést do DOCX.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">