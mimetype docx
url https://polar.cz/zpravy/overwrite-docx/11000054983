--- v0 (2026-06-01)
+++ v1 (2026-07-19)
@@ -79,142 +79,142 @@
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum vydání:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.6.2026, 11:24</w:t>
+              <w:t xml:space="preserve">2.6.2026, 11:24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">MŠ Mjr. Nováka v Ostravě-Jihu má nové veřejné hřiště s mořskými motivy</w:t>
+        <w:t xml:space="preserve">Nové veřejné hřiště s mořskými motivy vzniklo na MŠ Mjr. Nováka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Herní prvky jako loď nebo mořský úhoř pro děti a pergola,  pikniková místa a klidová zóna pro odpočinek i lehké cvičení pro rodiče a  prarodiče. U mateřské školy Mjr. Nováka vzniklo nové hřiště s mořskými  motivy. Jižané pro něj hlasovali v rámci participativního rozpočtu Náš  Jih.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Věra Rymiecová, ředitelka školky</w:t>
+        <w:t xml:space="preserve">Věra Rymiecová, ředitelka školy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Vážíme si hlasů občanů, kteří přispěli k vytvoření  tohoto krásného projektu Moře na Jihu pro všechny. Tento projekt bude sloužit především dětem.  Přejeme si, aby se jim tady líbilo."</w:t>
+        <w:t xml:space="preserve">: „Vážíme si hlasů  občanů, kteří přispěli k vytvoření tohoto krásného projektu Moře na Jihu pro  všechny. Děkujeme také městskému obvodu Ostrava-Jih,  že nás inspiruje k vytváření zajímavých a vždy prospěšných projektů.  Tento projekt bude sloužit především dětem. Přejeme si, aby se jim tady líbilo a ať se na námořní lodi a u mořského úhoře cítí  jako na mořské hladině.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Radim  Ivan (ODS/SPOLU), místostarosta MOb Ostrava-Jih</w:t>
+        <w:t xml:space="preserve">Radim Ivan (ODS/SPOLU), místostarosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Já jsem rád, že díky aktivitě místního kolektivu,  školky a školy, tak vzniklo tohle krásné hřiště, protože my vždycky jsme rádi,  když s nějakým nápadem přijdou občané."</w:t>
+        <w:t xml:space="preserve">:  „Já jsem rád, že díky aktivitě místního kolektivu, školky a školy, tak vzniklo  tohle krásné hřiště, protože my vždycky jsme rádi, když s nějakým nápadem právě  přijdou občané, tady přišli ve spolupráci se  školkou a vznikne takové nádherné hřiště. Takže tohle vítáme a věříme, že si to  děti užijí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem projektu bylo vytvořit místo, kde se setkávají všechny  generace. </w:t>
+        <w:t xml:space="preserve">Cílem projektu bylo vytvořit místo, kde se setkávají všechny  generace. Hřiště je pro veřejnost otevřeno ve  všední dny od 16 do 19 hodin, o víkendech od 9 do 19 hod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Jarošková (ANO), místostarostka MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">:  „Jsem strašně ráda, že zde mohou děti společně s dříve narozenými trávit svůj  volný část. Vidím to jako takové další hezké komunitní centrum, kde se ty  generace mohou propojit a předávat si zkušenosti.“</w:t>
+        <w:t xml:space="preserve">:  „Jsem strašně ráda, že zde mohou děti společně s dříve narozenými trávit svůj  volný část. Vidím to jako takové další hezké komunitní centrum, kde se ty  generace mohou propojit a předávat si zkušenosti. A  určitě tohle krásné hřiště navštivte.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Participativní rozpočet letos vstupuje už do svého 11.  ročníku. Své nápady na projekty, které by z něj mohly být realizovány, je  možné zasílat do 30. června.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -332,51 +332,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/ostrava/ostrava-jih/11000054983/ms-mjr-novaka-v-ostravejihu-ma-nove-verejne-hriste-s-morskymi-motivy" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/ostrava/ostrava-jih/11000054983/nove-verejne-hriste-s-morskymi-motivy-vzniklo-na-ms-mjr-novaka" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>