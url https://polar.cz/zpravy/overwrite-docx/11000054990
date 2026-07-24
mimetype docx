--- v0 (2026-06-01)
+++ v1 (2026-07-24)
@@ -226,96 +226,65 @@
         <w:t xml:space="preserve">Martin Voženílek, ředitel Horských lázní Karlova  Studánka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Karlova Studánka je pro mě úžasná svou jedinečností, místní  architekturou a hlavně tím zaměřením na pacienty, kterým se dostává ta nejlepší  péče a to široké spektrum přírodních léčivých zdrojů, které tady je. To je  opravdu jedinečné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin David, biskup Diecéze ostravsko-opavské: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pramen,  aby se pro všechny nemocné a všechny, kdo k němu přicházejí, stal prostředkem  pomoci pro tělo a znamením tvé lásky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen několik kilometrů od Ostravy se nacházejí Sanatoria  Klimkovice, která představují moderní podobu lázeňské péče. Základem léčby je  zde rovněž jodobromová solanka pocházející z hlubokých podzemních zdrojů.</w:t>
+        <w:t xml:space="preserve">Jen několik kilometrů od Ostravy se nacházejí Sanatoria  Klimkovice, která představují moderní podobu lázeňské péče. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="1"/>
-          <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">David Halfar, ředitel, Sanatoria Klimkovice</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">: „Areál  lázní v sobě skýtá celou řadu uměleckých obrazů a děl. Jen pro představu zde  máme díla pana Šípka, Kitzbergera, Kodeta a podobně. Za mnou máte možnost vidět  sochu pana Kitzbergera. Jedná se o sedmimetrovou sochu, která byla odhalena v  září minulého roku. Jde o atribut, který ztělesňuje Vodní živel, který má  chránit tyto lázně.“</w:t>
+        <w:t xml:space="preserve">Lucie Špačková, mluvčí, Sanatoria Klimkovice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: "Málokdo ví, že základem léčby v Klimkovicích je jodobromová solanka z pravěkého moře, které se na Ostravsku rozlévalo před 6 až 11 miliony let. My ji dodnes čerpáme z hloubky až půl kilometru pod zemí a do lázní putuje 12 kilometrů dlouhým potrubím z Polanky nad Odrou. Využíváme ji, jak při léčbě o nemocnění pohybového, tak nervového systému. Sanatoria Klimkovice se specializují především na rehabilitaci lidí po neurologických onemocněních, po úrazech a operacích pohybového aparátu. V České republice patříme ke špičce v rehabilitaci po výměnách velkých kloubů a každoročně pomáháme tisícům dospělých i dětských klientů z celé republiky. Celý lázeňský areál je bezbariérový, včetně lesoparku s naučnou stezkou. Využívají ho dospělí, děti, lidé po operacích, ale i klienti na vozíku. Součástí dětské léčebny je také škola a školka, takže děti mohou během pobytu pokračovat ve vzdělávání a zůstávat tak v kontaktu se svými vrstevníky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Současné lázeňství v Moravskoslezském kraji už dávno není  určeno pouze pacientům na dlouhodobých léčebných pobytech. Stále více lidí sem  vyráží za wellness víkendy, relaxačními pobyty nebo aktivní dovolenou spojenou  s turistikou a regenerací.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">