--- v0 (2026-06-03)
+++ v1 (2026-07-24)
@@ -79,51 +79,51 @@
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum vydání:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.6.2026, 16:09</w:t>
+              <w:t xml:space="preserve">5.6.2026, 08:09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -149,58 +149,58 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Kasa, ředitel realizační firmy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Odpadky do hor nepatří a jsme  rádi, že jsme s naší skvělou perlivou i neperlivou vodou už i  na Pradědu. Děláme vlastně jen to, co jsme začali na vysokých  školách, na nádražích, v restauracích, na základních školách  a teď už i ve veřejném prostoru.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Hrazdil, provozovatel, vysílač Praděd: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Nově jsme navázali  spolupráci s formou Lokni, která zprostředkovává automaty a  dodávku čerstvé filtrované vody pro širokou veřejnost formou  jednoduchého předplatného a aplikace, která vlastně ovládá  celý ten systém. Teče tady chlazená pramenitá voda ze studny,  která slouží pro Praděd, kterou čerpáme a tady ten automat ji  ještě dál filtruje a obohacuje v případě potřeby o bublinky,  takže buď perlivá voda z něho teče nebo neperlivá.  Automat je  tady v provozu v rámci provozní doby restaurace, což je od 8 hodin  od rána, do 18 hodin do večera. My jsme takovou vlajkovou lodí ve  společném stravování nebo na veřejnosti."</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Pořízení  kvalitní vody zdarma je velmi jednoduché, mobilní aplikace pohlídá  také její množství, které je omezeno na 3 litry zdarma na osobu  denně.</w:t>
+        <w:t xml:space="preserve">„Nově jsme navázali  spolupráci s firmou Lokni, která zprostředkovává automaty a  dodávku čerstvé filtrované vody pro širokou veřejnost formou  jednoduchého předplatného a aplikace, která vlastně ovládá  celý ten systém. Teče tady chlazená pramenitá voda ze studny,  která slouží pro Praděd, kterou čerpáme a tady ten automat ji  ještě dál filtruje a obohacuje v případě potřeby o bublinky,  takže buď perlivá voda z něho teče nebo neperlivá.  Automat je  tady v provozu v rámci provozní doby restaurace, což je od 8 hodin  od rána, do 18 hodin do večera. My jsme takovou vlajkovou lodí ve  společném stravování nebo na veřejnosti."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pořízení  kvalitní vody zdarma je velmi jednoduché, mobilní aplikace pohlídá  také její množství, které je omezeno na půl litru zdarma na osobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Hrazdil, provozovatel, vysílač Praděd: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pomocí jednoduché  aplikace, kde si každý vytvoří svůj vlastní účet, který  následně načte, v automatu si pak zvolí množství a vodu, kterou  bude chtít. Takže dáme si třeba neperlivou a tady nám krásně  nateče do hrníčku a můžeme si dát.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa,  turisté na Pradědu:</w:t>
       </w:r>