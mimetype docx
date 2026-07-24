--- v0 (2026-06-03)
+++ v1 (2026-07-24)
@@ -131,51 +131,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na hřbitově ve Vítkovicích se bude opravovat páteřní komunikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítkovický hřbitov prochází v posledních letech rozsáhlou proměnou. Rekonstrukce se dotkla chodníků, cest i další infrastruktury, a letos přijde na řadu poslední významná etapa. Tou bude obnova hlavní páteřní komunikace, která prochází celým areálem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Richard Čermák (OSTRAVAK), místostarosta Ostravy-Vítkovic:</w:t>
+        <w:t xml:space="preserve">Richard Čermák (OSTRAVAK), starosta Ostravy-Vítkovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podařilo se nám zrekonstruovat chodníky, částečně cesty, sypovou loučku, plot, oplocení a největší investicí byla demolice smuteční síně a výstavba nové smuteční síně se zázemím i s kamenictvím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obnova hlavní cesty naváže na předchozí investice, které postupně měnily podobu celého areálu. Součástí projektu nebude pouze nový povrch, ale také vytvoření prostoru pro odpočinek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přepis se nepodařilo převést do DOCX.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>