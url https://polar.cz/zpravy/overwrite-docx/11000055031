--- v0 (2026-06-03)
+++ v1 (2026-07-24)
@@ -387,51 +387,67 @@
         </w:rPr>
         <w:t xml:space="preserve">Boleslav Siuda,  předseda spolku stonavských včelařů: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Na poznávání rostlin jsme dali takovou  jednu rostlinu naprosto běžnou, kterou děti potkávají cestou do školy, a to je  Hluchavka nachová. A druhou věc, kterou jsme letos dali, tak dali jsme dětem za  odměnu jako včelaři krówku medovou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spolek Rodiče a škola vsadil na disciplínu inspirovanou  každodenním životem školáků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Markéta Daňková,  místopředsedkyně RaŠ Stonava: </w:t>
+        <w:t xml:space="preserve">Markéta Daňková, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">předsedkyně spolku Rodiče a škola Stonava</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Na děti čeká slalom s aktovkou se zátěží, protože víme, že děti  mají rok od roku těžší a těžší aktovky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fotbalisté připravili dráhu s míčem a střelbou na branku. Akce  zároveň posloužila jako příležitost oslovit nové zájemce o fotbal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Daněk, trenér  mladší přípravky SK Stonava: </w:t>
       </w:r>