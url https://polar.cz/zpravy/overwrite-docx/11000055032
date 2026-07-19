--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -121,72 +121,72 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zákopové svíčky vyrábějí skauti z plechovek od guláše. Do Dnipra odjela humanitární pomoc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve středu ráno začala v Schillerové u Ostravy nakládka kamionu, který pro materiál přijel z ukrajinského města Pra. Jde o partnerské město Ostravy a tato humanitární pomoc je od začátku ruské agrese už několikátá.</w:t>
+        <w:t xml:space="preserve">Ve středu ráno začala v Šilheřovicích u Ostravy nakládka kamionu, který pro materiál přijel z ukrajinského města Dnipra. Jde o partnerské město Ostravy a tato humanitární pomoc je od začátku ruské agrese už několikátá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo, ředitel Charity ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Bude obsahovat 47 nabíjecích stanic, potom nějaký zdravotnický materiál pro handicapované spoluobčany. Měli jsme dárce, který nám daroval větší množství brambor."</w:t>
+        <w:t xml:space="preserve"> "Bude obsahovat 47 nabíjecích stanic, potom nějaký zdravotnický materiál pro handicapované spoluobčany. Měli jsme dárce, který nám daroval také větší množství brambor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vedení Ostravy i zástupci charity mají s Nitrou úzké vztahy a věci, které jsou součástí humanitární pomoci, si Ukrajinci sami vybrali.</w:t>
+        <w:t xml:space="preserve">Vedení Ostravy i zástupci Charity mají s Dniprem úzké vztahy a věci, které jsou součástí humanitární pomoci, si Ukrajinci sami vybrali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Pražák (KDU-ČSL), náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to opravdu jeden z takových konkrétních projevů solidarity, ale těch způsobů je skutečně velice mnoho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dnipro patří k největším ukrajinským městům a před ruským útokem mělo téměř milion obyvatel. Od začátku agrese se už stalo mnohokrát terčem ruských útoků a naposledy to bylo na začátku června.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>