--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -121,51 +121,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Polanka má nové hřiště i park. Prostor je harmonický, bezpečný i podnětný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dětské hřiště a spousta zeleně, to je ideální kombinace, jak by podobné projekty měly vypadat. Ostravský obvod Polanka nad Odrou takto z estetiky dostal veřejný prostor u základní školy, který v minulosti nebyl příliš využíván. </w:t>
+        <w:t xml:space="preserve">Dětské hřiště a spousta zeleně, to je ideální kombinace, jak by podobné projekty měly vypadat. Ostravský obvod Polanka nad Odrou takto zestetizoval veřejný prostor u základní školy, který v minulosti nebyl příliš využíván. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Bochnia (Starostové pro Ostravu): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Ta myšlenka byla upravit staré nevzhledné místo, které už spíš budilo odpor a problémy na prostor, který tady je potřeba. Vedle je škola, školní družina a může tady probíhat i školní výuka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>