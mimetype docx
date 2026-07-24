--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -135,86 +135,100 @@
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí fotbalisté z českých, polských a německých Frýdlantů sehráli turnaj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Pešatová (Pro Frýdlant), starostka Frýdlantu nad Ostravicí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jako každoročně, po setkání dospělých, po setkání mezinárodních Frýdlantů, se setkávají děti. Je to tradice a u nás ve Frýdlantu hostíme právě Frýdlant Cup. Takže se sejdou malí kluci, družstva fotbalistů, kteří se mezi sebou utkají. A co je nejlepší, vyhraje Frýdlant.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">{{souvisejici-clanek-"11000055041"}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Formát turnaje je nastaven tak, aby si mladí fotbalisté z jednotlivých týmů zahráli mezi sebou navzájem a v součtu jednotlivých zápasů vyšla celková hrací doba minimálně na klasických 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Jež, předseda 1. BFK Frýdlant nad Ostravicí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Sejdou se tady tři týmy z Polska, jeden tým z Německa a jeden Frýdlant z Čech a samozřejmě Frýdlant nad Ostravicí, který tuto akci pořádá. Nastupují hráči ve věku 12 let. Hraje se systémem 6 plus 1, čas bude 2×15 minut ve skupinách a poté bude boj o umístění.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{{souvisejici-clanek-"11000055000"}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Abrahám, kapitán týmu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já už tady hraju dva roky a vlastně jsem strašně rád, že si to dneska můžu zahrát s Němci a s Poláky, protože já jsem nikdy nehrál moc se zahraničními týmy. Jsem taky rád, že vlastně jsem tady skoro s celým týmem a jsem rád, že jsem kapitán. A myslím si, že jsme fakt super klub.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Domácí tým nakonec vybojoval druhé místo, když to první získali soupeři z Polska. Oceněni byli také nejlepší střelci i brankáři.</w:t>
+        <w:t xml:space="preserve">Domácí tým nakonec vybojoval třetí místo. Vítězi se stali soupeři z Polska. Oceněni byli také nejlepší střelci i brankáři.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">