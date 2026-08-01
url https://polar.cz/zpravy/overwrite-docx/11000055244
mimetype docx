--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -79,51 +79,51 @@
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum vydání:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.6.2026, 09:04</w:t>
+              <w:t xml:space="preserve">15.6.2026, 15:04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>