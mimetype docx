--- v0 (2026-06-19)
+++ v1 (2026-08-07)
@@ -282,51 +282,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocenění Mimořádná pedagogická osobnost převzaly Božena Smolíková a Kateřina Vlčková. Za celoživotní pedagogickou činnost byli oceněni Šárka Beranová, Vladimír Burčák, Michaela Homolová, Tomáš Rychnovský a Petr Poláš ze Základní a mateřské školy Kosmonautů v Zábřehu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Poláš, oceněný</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moc moc děkuji. Moc si toho ocenění vážím. Za celou tu dobu, je to bezmála 40 let mé pedagogické práce. Působil jsem na třech školách. Za celou tu moji pracovní kariéru. A i přesto všechno, že už bych dneska pracovat nemusel, tak přesto všechno ještě v úterý a čtvrtek do školy docházím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Titul odborník školního poradenského pracoviště získali Simona Brožová, Ivana Cibulová, Radek Kudela, David Reicha a Jarmila Makúchová ze Základní školy Šalounovy.</w:t>
+        <w:t xml:space="preserve">Titul odborník školního poradenského pracoviště získali Simona Broschová ze ZŠ J. Valčíka, Ivana Dybalová ze ZŠ a MŠ B. Dvorského, Radek Kuděla ze ZŠ Chrjukinova, David Rejcha ze ZŠ Březinova a Jarmila Makúchová ze Základní školy Šalounovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Makúchová, oceněná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem učitel a současně jsem výchovný poradce a kariérový poradce a současně jsem zástupce ředitele. Takže vlastně každá ta práce nebo ta funkce obnáší něco jiného. Zahřálo mě to v tom, že někoho napadlo ocenit tu moji práci touto formou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další oblastí, ve které se letos oceňovalo, je podnikání. Ostravským podnikatelským objevem roku se stala Nikola Kočí s projektem Točí pralinky. Jak název napovídá, jedná se o firmu, kde se vyrábějí ručně pralinky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>