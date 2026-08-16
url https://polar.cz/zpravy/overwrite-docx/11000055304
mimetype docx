--- v0 (2026-06-25)
+++ v1 (2026-08-16)
@@ -114,58 +114,58 @@
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kolaudace čističky odpadních vod v Nošovicích</w:t>
+        <w:t xml:space="preserve">Slavnostní otevření čističky odpadních vod v Nošovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nová čistírna odpadních vod úspěšně prošla kolaudací a je připravena zajistit moderní a ekologické čištění odpadních vod pro místní obyvatele.</w:t>
+        <w:t xml:space="preserve">Výstavba nové čistírny odpadních vod byla úspěšně dokončená a je připravena zajistit moderní a ekologické čištění odpadních vod pro místní obyvatele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Myšinský (SNK), starosta Nošovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska jsme konečně dokončili dílo po 18 měsících, tak jak bylo ve smlouvě napsané a jak byl deklarovaný termín. Takže jsme dokončili čističku odpadních vod a první a druhou etapu kanalizační splaškové sítě zde v malých Nošovicích. Jak už jsem zde v úvodu řekl, zajistili jsme tady v součinnosti se soukromým investorem dešťovou kanalizaci. Takže já jsem přesvědčen, že co se týče té hlavní části životního prostředí, udržitelnosti a těch podmínek k bytové zástavbě zde v malých Nošovicích, tak jsou ideální podmínky. No a vlastně setkáváme se tady po třech měsících, kdy jsme otevřeli Technické služby obce Nošovice, které taky stály nějakou finanční částku a podařilo se nám to rozjet. Za prvních šest měsíců musím pogratulovat řediteli technických služeb, že skutečně rozjel tu společnost tak, že je funkční. Doufám, že takto funkční bude i čistička odpadních vod, ale zde bude garantem minimálně do 31. 12. Vlastně Severomoravské vodovody a kanalizace."</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -290,51 +290,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/frydeckomistecko/nosovice/11000055304/kolaudace-cisticky-odpadnich-vod-v-nosovicich" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/frydeckomistecko/nosovice/11000055304/slavnostni-otevreni-cisticky-odpadnich-vod-v-nosovicich" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>