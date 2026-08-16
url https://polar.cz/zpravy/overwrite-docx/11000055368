--- v0 (2026-06-24)
+++ v1 (2026-08-16)
@@ -79,51 +79,51 @@
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum vydání:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22.6.2026, 09:53</w:t>
+              <w:t xml:space="preserve">26.6.2026, 09:53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -166,76 +166,76 @@
         <w:rPr/>
         <w:t xml:space="preserve">Školáci si mohli vyzkoušet smeč, podání, prsty a bagr a nabyté základy pak zúročit v miniutkání na sousedním hřišti s umělou trávou. Jak bylo vidět, některé děti už se novou sportovní výzvou nechaly zlákat a volejbal se pro ně stal sportem číslo jedna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Adamovský, ZŠ Čeladná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hrajeme tady volejbal, to mě hodně baví. Hraju volejbal i normálně závodně, takže je to tady prostě super, lepší než učení.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elen Šimoníková, ZŠ Čeladná: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">JOSEFÍNA PROROKOVÁ,</w:t>
+        <w:t xml:space="preserve">Josefína Proroková,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Čeladná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Moje kamarádka taky hrála beachvolejbal, tak jsem začala taky chodit.”  </w:t>
+        <w:t xml:space="preserve"> “Moje kamarádka taky hrála beachvolejbal, tak jsem začala taky chodit.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elen Šimoníková, ZŠ Čeladná: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Mně se to líbilo už od začátku a začala jsem hlavně chodit kvůli kámošce, že začala.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Němcová, volejbalový klub Golden Beach Čeladná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Za mě je to tak, když děcka sportují, tak je to to nejvíc, a beachvolejbal je tahákem, tak tady mají dveře otevřené.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Volejbalový klub se chystá dětem zpestřit i léto. Připravuje kempy a odlehčenější příměstské tábory.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>