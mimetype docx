--- v0 (2026-06-24)
+++ v1 (2026-09-22)
@@ -191,65 +191,65 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Andráško, mluvčí HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V zasaženém bytě byla nalezena jedna osoba bez známek života. Předběžná škoda způsobená požárem byla vyšetřovatelem vyčíslena na 7 milionů korun, hasiči svým zásahem uchránili majetek v hodnotě 10 milionů korun. Nyní probíhá vyšetřování příčin vzniku požáru, kdy vyšetřovatelé pořizují snímky zasažených prostor také pomocí 360° kamer a vytvářejí 3D model místa události." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">{{souvisejici-clanek-"11000050392"}}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ani po téměř roce však policisté neví, kdo požár způsobil. Vyšetřování vyloučilo technickou závadu, protože policisté uvedli, že požár způsobilo jednání někoho, koho se však nepodařilo usvědčit. </w:t>
+        <w:t xml:space="preserve">Ani po téměř roce však policisté neví, kdo požár způsobil. Vyšetřování vyloučilo technickou závadu, protože policisté uvedli, že požár způsobilo jednání někoho, koho se však nepodařilo usvědčit. Jako jedna z pravděpodobných příčin se jeví zahoření od cigarety. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikol Bočková, mluvčí Policie ČR MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Policistům se do současné doby nepodařilo prokázat, že by čin spáchala konkrétní osoba. Z tohoto důvodu byla věc odložena. Kriminalisté pracovali se dvěma verzemi vzniku požáru, nicméně ani jednu nebylo možné prokázat. Jednáním byla způsobena škoda přes 3 miliony korun.”</w:t>
+        <w:t xml:space="preserve">“Ohnisko vzniku požáru bylo uvnitř jednoho z bytů v domě. Policistům se do současné doby nepodařilo prokázat, že by čin spáchala konkrétní osoba. Z tohoto důvodu byla věc odložena. Kriminalisté pracovali se dvěma verzemi vzniku požáru, nicméně ani jednu nebylo možné prokázat. Jednáním byla způsobena škoda přes 3 miliony korun.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">{{souvisejici-clanek-"11000050247"}} </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">