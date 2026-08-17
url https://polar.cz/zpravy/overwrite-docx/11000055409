--- v0 (2026-06-24)
+++ v1 (2026-08-17)
@@ -121,51 +121,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Drama s dobrým koncem – tak vypadal závěr Dnů města v Bruntále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Do  té doby hladce probíhající svátek města ozdobili všichni  slavní hosté od kapely Slza pro Richarda Müllera a dalších  desítek účinkujících. Tisíce  lidí čekaly také na vrchol sobotního programu a vystoupení  hvězdy Lucie Bílé.</w:t>
+        <w:t xml:space="preserve">  Historicky dosud nevídaný zážitek měli pořadatelé i návštěvníci Dnů města v Bruntále. To, že nelze poručit větru ani dešti, zažili na místě při vrcholu oslav. Do  té doby hladce probíhající svátek města ozdobili všichni  slavní hosté od kapely Slza pro Richarda Müllera a dalších  desítek účinkujících. Tisíce  lidí čekaly také na vrchol sobotního programu a vystoupení  hvězdy Lucie Bílé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Henč (ANO), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska tedy program začíná na  náměstí, ale myslím si, že i tady si přijdou všichni na své.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavní  hvězda večera si s diváky užila více než polovinu svého  vystoupení. Produkci Lucie Bílé však následně utnula průtrž  mračen, která se přihnala od Jeseníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>