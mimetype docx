--- v0 (2026-06-24)
+++ v1 (2026-08-16)
@@ -212,51 +212,65 @@
         <w:t xml:space="preserve">Martina M.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Maminka v té škole pracuje, taky mi psala, ze uz jsou pozavíraní, byla tam i policie… tam na ne dohlednou. Snad toho psychouše brzo chytí a nedojde k žádnému neštěstí." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednalo se o manželský pár. Manžel postřelil svou manželku do zad. Žena utrpěla vážná zranění a v kritickém stavu byla předána záchranářům. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Holeš, ředitel ZZS MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "V první fázi jsme ošetřovali prostřelenou  ženu, která byla po zajištění transportovaná na urgentní příjem Fakultní  nemocnice v Ostravě. Další dva lékařské týmy byly na místě a přijelo speciální  vozidlo, protože jsme nevěděli, jestli nebudou další zranění. My jsme už se spolupracovali s policií České  republiky a poté, co byl prostor bezpečný pro zdravotnickou záchrannou službu,  tak náš lékař konstatoval smrt u toho člověka, který se nacházel v tom bytě.  Žena byla postřelená do oblasti zad. V současné době je v péči lékařů  urgentního příjmu a není v bezprostředním ohrožení života." </w:t>
+        <w:t xml:space="preserve">: "V první fázi jsme ošetřovali prostřelenou  ženu, která byla po zajištění transportovaná na urgentní příjem Fakultní  nemocnice v Ostravě. Další dva lékařské týmy byly na místě a přijelo speciální  vozidlo, protože jsme nevěděli, jestli nebudou další zranění. My jsme už se spolupracovali s policií České  republiky a poté, co byl prostor bezpečný pro zdravotnickou záchrannou službu,  tak náš lékař konstatoval smrt u toho člověka, který se nacházel v tom bytě.  Žena byla postřelená do oblasti zad. V současné době je v péči lékařů  urgentního příjmu a není v bezprostředním ohrožení života."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: "Ošetřena byla šestatřicetiletá žena, které poskytoval první pomoc náhodný svědek. Se  střelnými ranami v oblasti trupu byla týmy ZZS ošetřena a ve vážném, ale stabilizovaném  stavu převezena na urgentní příjem Fakultní nemocnice Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po pár hodinách se bezpečnostní opatření zrušilo. Od muže už nehrozí žádné nebezpečí, byl nalezen mrtvý ve svém bytě s prostřelenou hlavou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Můžeme potvrdit, že muž byl na místě nalezen bez známek života. Nikomu nehrozí žádné nebezpečí. Bližší podrobnosti doplníme,  jakmile to okolnosti dovolí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>