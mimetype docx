--- v0 (2026-06-25)
+++ v1 (2026-08-16)
@@ -121,51 +121,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">IDEA FORUM o růstu kraje a nových investicích, 4. ročník konference v Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Konference nabídla pohledy odborníků se zkušenostmi z mezinárodního byznysu, ekonomiky, energetiky i nových technologií. Na různorodost témat i názorů sází pořadatelé z Regionální rozvojové agentury MSIC, která konferenci uspořádala letos již po čtvrté.</w:t>
+        <w:t xml:space="preserve">Konference nabídla pohledy odborníků se zkušenostmi z mezinárodního byznysu, ekonomiky, energetiky i nových technologií. Na různorodost témat i názorů sází pořadatelé z Regionální rozvojové agentury MSID, která konferenci uspořádala letos již po čtvrté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Palička, předseda představenstva, MSID:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zaznívá tu dnes spousta nových idejí a není to jen o byznysu, ale máme tady i impulsy z archeologie. Je to hodně o AI a myslím si, že každý si odsud může odnést něco zajímavého. A vždycky na úvod zazní něco, co přinutí ty lidi trošku pouvažovat, jestli to, co dělají, dělají správně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Kokošek (ANO), náměstek hejtmana MS kraje:</w:t>
       </w:r>