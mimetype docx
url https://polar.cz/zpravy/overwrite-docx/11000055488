--- v0 (2026-06-27)
+++ v1 (2026-08-12)
@@ -79,51 +79,51 @@
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum vydání:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26.6.2026, 14:01</w:t>
+              <w:t xml:space="preserve">1.7.2026, 14:01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -184,51 +184,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Madro, lektor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Každý ten objekt vyjadřuje nějakou představu  toho studenta o daném místě, má to společné téma, které  navazuje na klimatické lázně v této části Jeseníků, ale jinak  každý pracuje s originálním přístupem ke svému místu. Jsou to  spíše objekty, které vyjadřují nějaký vztah k danému místu.  Každý student si našel svoje místo a pokusil se s něčím pro  něj zajímavým v daném místě pracovat. Ten vlastně pracuje s  polohou, kdy se tady větví dvě cesty, jedna je nějaká úvozová  a jedna ke staré rychtě, je to spíše virtuální objekt, který  umožňuje nějakou elevaci.““</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikol  Navrátilová, studentka architektury, autorka objektu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Tohle je  taková kukaň a do které si můžete sednout v jednom nebo ve dvou  a díváte se vlastně tady do prostoru, díváte se vlastně na to,  co jsme si tady vytvořili další naše výtvory. Slouží to  převážně k relaxu a právě k těm klimatickým lázním, které  jsou naše téma a k takovému tomu vyklidnění a kontaktu s tou  přírodou.</w:t>
+        <w:t xml:space="preserve"> „Tohle je  taková kukaň a do které si můžete sednout v jednom nebo ve dvou  a díváte se vlastně tady do prostoru, díváte se vlastně na to,  co jsme si tady vytvořili další naše výtvory. Slouží to  převážně k relaxu a právě k těm klimatickým lázním, které  jsou naše téma a k takovému tomu vyklidnění a kontaktu s tou  přírodou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Mléčka, vedoucí lektor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsme v sousedství rychty, nahoře  pomyslně jakoby sedí rychtář a čím je člověk výš, tak má  menší kontakt s realitou a  je to tím více nepohodlné. Je to  taková jakoby hravá parafráze toho, k čemu ten objekt sloužil.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenti  na letní dílně trávili v Karlovicích týden prací se dřevem a  vlastními návrhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>