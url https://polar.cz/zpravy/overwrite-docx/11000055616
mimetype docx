--- v0 (2026-07-03)
+++ v1 (2026-08-18)
@@ -115,50 +115,57 @@
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do detailů vyvedené sochy z písku na Pustevnách letos zachraňují ohrožené ptáky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Letos na návštěvníky Pusteven čeká novinka, kdy jsou sochy z písku umístěné na novém stanovišti. Přístupné jsou pohodlněji cestou kolem Libušína a Maměnky k hotelu Tanečnica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvestr Mikuláštík, správce hotelu Tanečnica:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Letos se sochy vrátily před hotel Tanečnica, protože původně první ledové sochy byly právě před hotelem. Postupem času se však přesunuly na jiné místo. Naopak letos se nám tady už před nějakou dobou objevily pískové sochy, které jsme dříve mívali v jiné části areálu. Myslím si ale, že právě tady to místo má své kouzlo a že ty sochy patří sem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dita Korčák Hrtusová, organizátorka akce:</w:t>
       </w:r>