--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -115,57 +115,50 @@
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výzva pro hasiče. V Lukavci se konala tradiční Terénní vlna</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Hasičský sport už dávno není jen o rychlém zapojení hadic na rovné dráze. Stále větší popularitě se těší závody, které testují fyzické schopnosti hasičů. Právě takovou tradici udržují dobrovolní hasiči v Lukavci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Krištofová (FULNEK PRO LIDI), starostka Fulneku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oni pořádají vždycky dvakrát do roka takové dvě významné velké akce. Je to právě v létě ta terénní vlna a v prosinci, počátkem prosince. Vlastně taky pořádají soutěž."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechno začalo už v létě roku 1987 při oslavách stého výročí sboru. O pár let později organizátoři využili kopcovitý terén zdejšího hřiště a dali vzniknout legendárnímu závodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>