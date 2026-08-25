--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -115,50 +115,57 @@
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté při preventivní akci kontrolovali lidi na vodě i na břehu Žermanické přehrady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Policejní hlídka na člunu provádí kontroly na Žermanické přehradě pravidelně po celou sezonu. Tentokrát se jednalo o preventivní akci zaměřenou na bezpečné chování nejen na hladině, ale i na břehu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Směták, Policie ČR MSK, preventista:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dnes na Žermanické přehradě probíhá preventivní projekt Policie České republiky, který se jmenuje Bezpečně u vody. Je zaměřen na bezpečnost všech lidí, kteří se pohybují na vodě i v jejím okolí. Týká se především bezpečnosti dětí, aby je dospělí nenechávali bez dozoru a věnovali jim dostatečnou pozornost. Zaměřujeme se také na vůdce plavidel a dodržování pravidel plavebního provozu. Součástí projektu je i policejní hlídka na vodě, která kontroluje vůdce plavidel. Projekt probíhá na všech větších přehradách v Moravskoslezském kraji i v celé republice. Dnes se ho účastní také zástupci Policejního prezidia České republiky a probíhá od července až do konce září.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společně s policisty vyrazil na vodu také pracovník Státní plavební správy. Ten se zaměřil například na plavidla v místech, kam nesmějí vplouvat ani kotvit. Kontrolou prošli také vůdci plavidel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>