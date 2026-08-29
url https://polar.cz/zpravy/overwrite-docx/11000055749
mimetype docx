--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -152,51 +152,51 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Smužová, vedoucí Odboru sociálního Magistrátu města Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Už je to deset let, kdy jsme začínali s výjezdovými pobytovými retro tábory a zaznamenali jsme, že muži o to moc nemají zájem. A přesto všechno jsme vnímali, že také mají své místo, že by se mohli účastnit nějakých aktivit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná je pak v tomto stylu také jedinečná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anna Pollaková, Odbor sociální Magistrátu města Karviné:</w:t>
+        <w:t xml:space="preserve">Marie Pollaková, Odbor sociální Magistrátu města Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud jde vlastně o příměstský tábor, tak mám za to, že se můžeme pochlubit tím, že jsme originální a jedineční, protože myslím, že v celé republice nikdo jiný tuto aktivitu přímo pro seniory muže nedělá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Senioři tak během tří dnů navštívili minipivovar, automobilku, vojenské muzeum a další. Vše pak zakončili na karvinské střelnici a samotní účastníci mužského tábora si vše opravdu užili a nešetřili chválou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, účastníci příměstského tábora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo to super a doufáme, že se příští rok sejdeme zas."</w:t>