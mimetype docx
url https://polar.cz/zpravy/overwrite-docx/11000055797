--- v0 (2026-07-18)
+++ v1 (2026-09-11)
@@ -170,51 +170,51 @@
         <w:t xml:space="preserve">Olga Hrubec, ředitelka Městského domu kultury Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme z toho radost. Pokračuje to podle plánu. Vyskytují se občas nějaké menší problémy, ale všechno se řeší průběžně. Firmy spolupracují, všechno klape. Prostor krásně prokoukl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během rekonstrukce se podařilo zachovat přístup do knihovny i nájemních prostor v budově. Pro návštěvníky je zajištěný vstupní koridor, který umožňuje provoz objektu bez výraznějších omezení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Olga Hrubec, ředitelka Městského domu kultury Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Máme za sebou samozřejmě kromě demontáží a montáží rozvodů a technologií také montáž sádrokartonových příček. Už se začíná rýsovat i prostor nové pokladny. Teď nás čeká v nejbližších dnech osazení vnitřních dveří. Bude se brousit, a leštit podlaha. Měli jsme tam mírné komplikace v tom, že v určitých místech, kde ji potřebujeme, nebyla, a zase v jiných místech, kde bude koberec, byla. Takže jsme se snažili tu původní podlahu repasovat a myslím si, že to je dobře, protože je krásná. Bude se montovat atypický nábytek v pokladně a potom se bude demontovat ještě elektroinstalace uvnitř pokladny, klimatizace. No a pomalinku to spěje k závěru. Už se strašně moc těšíme, až to vlastně lidem ukážeme a pozveme je na první akci."</w:t>
+        <w:t xml:space="preserve">"Máme za sebou kromě montáží rozvodů a technologií také montáž sádrokartonových příček. Už se začíná rýsovat i prostor nové pokladny. Teď nás čeká v nejbližších dnech osazení vnitřních dveří. Bude se brousit, a leštit podlaha. Měli jsme tam mírné komplikace v tom, že v určitých místech, kde ji potřebujeme, nebyla, a zase v jiných místech, kde bude koberec, byla. Takže jsme se snažili tu původní podlahu repasovat a myslím si, že to je dobře, protože je krásná. Bude se montovat atypický nábytek v pokladně a potom se bude montovat ještě elektroinstalace uvnitř pokladny, klimatizace. No a pomalinku to spěje k závěru. Už se strašně moc těšíme, až to vlastně lidem ukážeme a pozveme je na první akci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce vstupního vestibulu byla zahájena v polovině května letošního roku a její dokončení je plánováno na konec letních prázdnin. Nový moderní vestibul by měl veřejnosti sloužit od začátku září.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">