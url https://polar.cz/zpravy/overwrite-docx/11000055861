--- v0 (2026-07-21)
+++ v1 (2026-09-11)
@@ -121,51 +121,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V lese nad Palkovicemi se podařilo vybudovat novou trailovou trať</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trailová trať vznikla v lokalitě Palkovických hůrek. Je dobře dostupná a zvládnou ji nejen zkušení jezdci, ale i malé děti.</w:t>
+        <w:t xml:space="preserve">Trailová trať se nachází v lokalitě Palkovických hůrek. Je dobře dostupná a zvládnou ji nejen zkušení jezdci, ale i malé děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Není to úplně těžký trail. Myslím si, že to zvládne každý, ale i ti pokročilejší se na něm dokážou pořádně projet a zrychlit. Na některých lavicích se dá i skočit, nebo se dají jen přejet, takže je vhodný i pro méně zdatné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">{{souvisejici-clanek-"I11000043586"}}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>