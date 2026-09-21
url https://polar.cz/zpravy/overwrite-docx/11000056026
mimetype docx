--- v0 (2026-07-30)
+++ v1 (2026-09-21)
@@ -121,51 +121,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hřiště na Čujkovově vstalo z popela. Mohou ho využívat děti, jejich rodiče i senioři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hřiště na Kovově ulici bylo v sedmdesátých a osmdesátých letech dětmi ze sídliště v Zábřehu velmi oblíbené, ale postupem času chátralo, až zaniklo. Nyní na jeho místě na okraji Bělského lesa doslova vstalo z popela nové hřiště, které má všechny předpoklady na oblibu navázat.</w:t>
+        <w:t xml:space="preserve">Hřiště na Čujkovově ulici bylo v sedmdesátých a osmdesátých letech dětmi ze sídliště v Zábřehu velmi oblíbené, ale postupem času chátralo, až zaniklo. Nyní na jeho místě na okraji Bělského lesa doslova vstalo z popela nové hřiště, které má všechny předpoklady na oblibu navázat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč (Starostové pro Ostravu), náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Frekventovaný obvod tak lidnaté a kolem dokola vidíme paneláky, které si určitě zaslouží svoje místo na rekreaci, park a ke sportu, k relaxaci, odpočinku a hlavně pro malé děti a pro odpočinek i pro ně a sportovní vyžití. A je opravdu smutné, že i přesto, že tady kdysi park byl, tak se dostal po několika letech do fáze, kdy došel k zapomnění a už nebyl k užívání. Tohle by se podle mě na veřejném majetku nemělo stávat. Měli bychom se věnovat hlavně tomu, co vlastníme, tak, aby to dále bylo provozováno, aby to lidé mohli užívat. Potom můžeme samozřejmě budovat i nové věci, z čehož můžeme mít radost. Takže dneska stojíme na místě, které udělalo resuscitaci starého hřiště. Udělalo jeho obnovu už podle moderních prvků, podle moderní architektury, ale přijatelné k životnímu prostředí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O novou podobu hřiště se postarali zkušení krajinářští architekti Magda Cigánková Fialová a Petra Lindovská, které se podílejí na projektech po celé Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>