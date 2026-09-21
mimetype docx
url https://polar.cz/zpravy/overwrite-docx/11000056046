--- v0 (2026-07-30)
+++ v1 (2026-09-21)
@@ -173,146 +173,93 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Záruba, mistr ČR, Učební instalatér 2026:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro mě byla nejtěžší práce na panelu. Bylo to všechno časově omezené a bylo tam nejvíc práce. No, dalo to zabrat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obor instalatér je na Střední škole řemesel poměrně vyhledávaný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dalibor Jalůvka, učitel, SŠ řemesel: </w:t>
+        <w:t xml:space="preserve">Martin Tomis, mistr odborného výcviku, SŠ řemesel Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My máme poměrně silný ročník, zhruba 22 žáků v ročníku krát tři, protože jsme tříletý obor plus zkrácené studium. To se nám taky daří celkem dobře obsadit, takže zhruba kolem 25 až 30 žáků v tom zkráceném studiu v učebním oboru instalatér. Takže žáků je dost. Otázka potom zní, kolik lidí to chce ve skutečnosti dělat a kdo se tomu chce věnovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poprosím komentář k úspěchu vašeho svěřence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dalibor Jalůvka, učitel, SŠ řemesel:</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> "Michal je svědomitý, pracovitý, měl zájem studovat. Měl dokonce i ambice se zúčastnit nějaké soutěže. Ta práce s ním byla celkem v pohodě."</w:t>
+        <w:t xml:space="preserve">Martin Tomis, mistr odborného výcviku, SŠ řemesel Frýdek-Místek: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Michal je svědomitý, pracovitý, měl zájem studovat. Měl dokonce i ambice se zúčastnit nějaké soutěže. Ta práce s ním byla celkem v pohodě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každopádně to není ojedinělý úspěch v tomto směru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">Michal Záruba bude na Střední škole řemesel pokračovat. Vybral si zkrácené studium oboru Plynař a pak si nejspíš dodělá i maturitu.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Přepis se nepodařilo převést do DOCX.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">