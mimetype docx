--- v0 (2026-07-30)
+++ v1 (2026-10-01)
@@ -141,66 +141,101 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na tísňovou linku se obrátila partnerka pohřešovaného s tím, že má podezření, že muž s největší pravděpodobností spadl do vody, protože se jí neozýval. Muže popsala a uvedla lokalitu, kde by se mohl pohybovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sušanské rybníky jsou rozlehlá lokalita na území zhruba 18 hektarů. Dříve ji tvořilo sedm rybníků, nyní už jen šest. Záchranáři museli projít břehy všech rybníků, které mají navíc strmé srázy a na mnoha místech jsou přístupné jen velmi těžce nebo vůbec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S ohledem na náročný přístup bylo na místo vysláno několik jednotek hasičů, včetně dobrovolných. K dispozici měli čluny a také terénní čtyřkolku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamila Langerová, mluvčí HZS MSK: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Hasiči ve spolupráci s Policií ČR zahájili průzkum rozsáhlé oblasti šesti rybníků, a to jak na vodních plochách, tak v jejich okolí. Pro urychlení a zefektivnění pátrání byla nasazena také čtyřkolka, která umožnila rychlý pohyb v terénu.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po několika minutách pátrání se pohřešovaného podařilo najít. Zraněný a vysílený byl ve vodě u břehu. Hasiči ho okamžitě vytáhli a z těžko přístupného místa pak na terénní čtyřkolce převezli k sanitce záchranné služby. Důkladného vyšetření se muži dostalo v nemocnici. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Segsulka, mluvčí Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dnešního dne 30. července 2026 v 15:16 hodin byl oznámen rodinným příslušníkem na jednu z tísňových linek možný pád a následné tonutí osoby do neupřesněného rybníku v havířovské městské části Dolní Suchá. Na místo okamžitě vyrazilo několik hlídek havířovských policistů, psovod se služebním psem, a také přivolaní hasiči. Následovalo pátrání po muži (ročník 1961), který měl mít následkem nemoci omezenou hybnost končetin. Do několika desítek minut nalezli kolegové staršího zesláblého muže, ležícího v rákosí na okraji jednoho z rybníků. Jelikož se nebyl sám schopen dostat ven, vytáhli jej policisté společnými silami na břeh. Následně zasahující hasiči zajistili transport muže nepřístupným terénem až k sanitnímu vozu. Zde si jej převzali do své péče zdravotníci."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamila Langerová, mluvčí HZS MSK:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Přibližně po třiceti minutách byl pohřešovaný muž nalezen v jednom z rybníků. Nacházel se ve vodě, byl potlučený a dezorientovaný. Hasiči jej transportovali k sanitnímu vozidlu, kde jej předali do péče posádce zdravotnické záchranné služby.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Podobných incidentů se u Sušanských rybníků stalo více. Radnice lokalitu odkoupila a chystá její revitalizaci pro rekreační vyžití. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">