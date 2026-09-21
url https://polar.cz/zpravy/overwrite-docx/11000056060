--- v0 (2026-07-31)
+++ v1 (2026-09-21)
@@ -114,58 +114,58 @@
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jeho krádež sledoval majitel na kamerách. Vykrádač chat na Frýdeckomístecku řádil šestkrát</w:t>
+        <w:t xml:space="preserve">Jeho krádež sledoval majitel na kamerách. Vykrádač chat na Frýdecko-místecku řádil šestkrát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sériového vykradače chat na Frýdeckomístecku pomohl dopadnout kamerový systém. </w:t>
+        <w:t xml:space="preserve">Sériového vykradače chat na Frýdecko-místecku pomohl dopadnout kamerový systém. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Hrubá, mluvčí PČR MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "V polovině července přijali kolegové z tísňové linky 158 oznámení od muže, který současně přes  kamerový systém pozoroval cizího muže pohybujícího se v interiéru jeho rekreační chatky na  Frýdeckomístecku. Ihned byli na přesnou adresu vysláni policisté z oddělení hlídkové služby  Frýdek-Místek, kteří si všimli odcházející osoby se dvěma taškami v ruce. Muž věděl, že nemá  cenu zapírat. Po prokázání totožnosti se rovnou přiznal, že do chatky vstoupil a prohledal ji. Poté  odešel s igelitkami, ve kterých ani nevěděl co je." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukázalo se, že má na svědomí celkem šest vykradených chat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>