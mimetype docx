--- v0 (2026-08-11)
+++ v1 (2026-10-10)
@@ -121,51 +121,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské moře nabídne návštěvníkům nový gastro kontejner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gastro kontejner nabídne nejen občerstvení, fungovat tu budou i služby, jako je půjčovna lodiček či paddleboardu.</w:t>
+        <w:t xml:space="preserve">Gastro kontejner nabídne nejen občerstvení, fungovat tu budou i služby, jako je půjčovna lodiček či paddleboardů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Valeček, provozovatel zařízení:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do budoucna bychom chtěli ještě to trošku rozšířit o nějaké sportovní aktivity, jako jsou třeba brusle nebo něco takového. No a uvidíme, co si lidé sami řeknou. Úklid budou zajišťovat technické služby a my, takže nepořádek tady určitě nebude. Vždycky to nějak dáme dohromady, aby to pro lidi bylo na další den nachystané."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Otevřeno bude podle počasí, provozovatelé pak počítají také s celodenním provozem. Gastro kontejner pak bude v provozu také v zimě. Samotní provozovatelé pak mají k lokalitě svůj vztah se sestrou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>