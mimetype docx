--- v0 (2026-08-11)
+++ v1 (2026-10-01)
@@ -135,100 +135,100 @@
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zchátralé domy v Šenovské ulici se mění na nové byty. Problémy se statikou stavbu prodloužily</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městský obvod Slezská Ostrava pokračuje v postupné proměně lokality Zárubek. Do oprav v okolí se v minulých letech zapojili soukromí investoři. Teď navazuje samotná radnice. Pustila se do celkové rekonstrukce tří domů v Šenovské ulici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Jsou to domy, které pocházejí z padesátých let minulého století, takže už byly morálně zastaralé. Ale samozřejmě i technicky to znamená, že procházejí kompletní rekonstrukcí. Vzniknou v nich malometrážní byty. V každém domě to znamená dohromady 24 bytů, které budou sloužit cílovým skupinám obyvatel, kterými jsou například senioři nebo mladí lidé. Je to lokalita poměrně zajímavá. U terminálů Tanečník tedy na tramvaji sousedí s řekou Lučinou, takže je to poměrně klidné bydlení na okraji centra města. Věříme, že toto bydlení bude i poměrně populární."</w:t>
+        <w:t xml:space="preserve"> "Jsou to domy, které pocházejí z padesátých let minulého století, takže už byly morálně zastaralé. Ale samozřejmě i technicky to znamená, že procházejí kompletní rekonstrukcí. Vzniknou v nich malometrážní byty. V každém domě to znamená dohromady 24 bytů, které budou sloužit cílovým skupinám obyvatel, kterými jsou například senioři nebo mladí lidé. Je to lokalita poměrně zajímavá. U terminálu Hranečník, sousedí s řekou Lučinou, takže je to poměrně klidné bydlení na okraji centra města. Věříme, že toto bydlení bude i poměrně populární."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce na objektech z padesátých let se však zkomplikovaly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady na stavbě jsme zaznamenali několik problémů, zejména se statikou budov. To, co se aktuálně odehrálo a proč se trochu i posunul termín dokončení domů, tedy aktuálně plánované na říjen příštího roku, je to, že se dělaly nové stropy v těch domech tak, aby byla zachována opravdu co nejlepší statika, a zasahovalo se i do samozřejmě izolací a do základů těch domů tak, aby ta stavba byla co nejkvalitnější, aby se v ní dobře žilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slezská Ostrava se nesoustředí jen na samotné budovy. Opravou prochází i navazující veřejný prostor. Podél široké ulice vzniká nový chodník. Ten propojí obecní domy se sousedními rekonstruovanými objekty.</w:t>
+        <w:t xml:space="preserve">Slezská Ostrava se nesoustředí jen na samotné budovy. Opravou prochází i navazující veřejný prostor. Podél ulice vzniká nový chodník. Ten propojí obecní domy se sousedními rekonstruovanými objekty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lyčka, místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celkové náklady budou činit necelých 63 milionů korun. Termín dokončení by měl být příští říjen 2027, s tím, že v podstatě financováno to bylo z části ze Státního fondu podpory investic a dále z úvěru velice výhodného, a z 20 procent to bylo financováno z naší účasti. Dříve to byly také bytové domy. Bydleli tady ještě do poslední chvíle nějací obyvatelé, s tím, že jsme se s nimi dohodli na vystěhování a nabídli jsme jim náhradní byty. A v podstatě od té doby jsme to mohli projektovat. A vlastně čekali jsme na to, až se naskytne vhodná příležitost s nějakou dotací. Ta se naskytla, jak jsem se zmínil, a tím pádem jsme to začali realizovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozsáhlá regenerace Šenov Úzké ulice se tak posouvá do své závěrečné fáze. Pokud už stavebníky nepřekvapí žádné další skryté vady, první nájemníci z řad seniorů a mladých rodin se do nových bytů nastěhují na podzim příštího roku.</w:t>
+        <w:t xml:space="preserve">Rozsáhlá regenerace Šenovské ulice se tak posouvá do své závěrečné fáze. Pokud už stavebníky nepřekvapí žádné další skryté vady, první nájemníci z řad seniorů a mladých rodin se do nových bytů nastěhují na podzim příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">