--- v0 (2026-08-11)
+++ v1 (2026-10-07)
@@ -131,65 +131,65 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudenská všestrannost je prestižní soutěží desítek koní z celé ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Soutěž  pořádající stáj Amír v Rudné pod Pradědem přilákala více  než 60 koní z celé ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Terezie  Theimerová, reprezentantka, pořadatelka:</w:t>
+        <w:t xml:space="preserve">Terezie  Theimerová, reprezentantka ČR, pořadatelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jedná se o závody  všestrannosti, což je tedy skloubení tří disciplín, drezury,  parkuru a crossové části, která se právě skáče přes přírodní  překážky. Z celé ČR, máme tady i lidi více jak z české  části, ale hlavně asi tedy ta Morava a tady tak okolí. Teď  momentálně probíhá drezúra a parkur. Jedou se současně,  nejdříve se musí jet drezúra, poté, co dvojice dokončí  drezúru, tak jde na parkur, kde projede kurs parkuru a potom mají  pauzu a nakonec odpoledne bude probíhat ta crossová část.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Viktorie  Theimerová, reprezentantka, pořadatelka:</w:t>
+        <w:t xml:space="preserve">Viktorie  Theimerová, reprezentantka ČR, pořadatelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Určitě pro člověka  nezaujatého, tady hlavně pro diváky, je nejzajímavější  disciplína cross country, která se pojede odpoledne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Všechny  tyto disciplíny se vyhodnocují jako jedna finální, takže musí  ten kůň prokázat obratnost a zručnost ve všech těch  disciplínách. Je tady celkem 65 účastníků. Plemena jsou  zastoupena hojně, můžeme tady vidět závodníky na pony jezdcích,  to znamená pony kategorie, potom jsou tady angličtí plnokrevníci,  které určitě znají diváci z dostihů. Tyto koně sportují nejen  právě v dostizích. Pak jsou to český teplokrevník, slovenský  teplokrevník a různá teplokrevná plemena.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Drezúrní  disciplína nejlépe prokázala poslušnost, přesnost a přiježděnost  každého koně v tzv drezúrním obdélníku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>