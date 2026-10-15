--- v0 (2026-08-20)
+++ v1 (2026-10-15)
@@ -163,51 +163,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hrobka je jedním z historických objektů, o které Karviná dlouhodobě pečuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Rebro, Odbor komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Karviná zajišťuje pravidelnou údržbu, čistí okapy okolí, ale kromě toho jsou nutné i větší opravy. Třeba v roce 2023 jsme zařizovali sanaci podlah a odvodnění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rod Larisch-Mönnichů žil původně v dnešní staré Karviné a rodové pohřební místo bylo v současném Šikmém kostele. V roce 1916 pak vznikla velká rodová hrobka u zámku Salsa. Ta již neexistuje, stejně jako samotný zámek.</w:t>
+        <w:t xml:space="preserve">Rod Larisch-Mönnichů žil původně v dnešní staré Karviné a rodové pohřební místo bylo v současném Šikmém kostele. V roce 1916 pak vznikla velká rodová hrobka u zámku Solca. Ta již neexistuje, stejně jako samotný zámek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Zajíček, kastelám Zámku Fryštát:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "A nakonec došlo vlastně do stavu, kdy tady v téhle hrobce je uloženo čtrnáct rakví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město Karviná se tak snaží zachovat toto místo v co nejlepším stavu i do dalších let. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>