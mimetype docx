--- v0 (2026-08-21)
+++ v1 (2026-10-07)
@@ -159,51 +159,51 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Kudyn, letový ředitel Dnů NATO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta největší novinka, což je letoun C 390, bude umístěna na statice. Doufám, že jsme mu vybrali to nejkrásnější místo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lahůdkou pro milovníky letadel bude také ukázka bojového letounu Tornádo, kterou si připravila německá armáda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zbyněk Pvlačík, organizátor Dnů NATO: </w:t>
+        <w:t xml:space="preserve">Zbyněk Pavlačík, organizátor Dnů NATO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Partnerskou zemí je Německo, které to dělá tedy po deseti letech znovu. Chystá k nám několik desítek kusů techniky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatím svou účast potvrdili zástupci čtrnácti zemí a Severoatlantické aliance, kteří do Mošnova vyšlou asi 80 kusů letecké techniky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Všichni, co tam chodí, se shodneme na tom, že je to něco úžasného vidět v Moravskoslezském kraji tuto techniku a i ty ukázky pilotáže."</w:t>