--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -136,50 +136,64 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má jednu z nejmodernějších střelnic v zemi. Větší část je v podzemí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nová střelnice v Ostravě-Hulvákách nevypadá na první pohled příliš velká. Její větší část je totiž ukrytá pod zemí. Právě tam se střílí z hlučnějších zbraní, zatímco vzduchovky jsou v nadzemním podlaží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Břetislav Riger (Ostravak), náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Čili to je zase výhoda pro to, že v okolí nebude nikdo, kdo by si stěžoval na hluk vycházející ze střelnice."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jan Dohnal (SPOLU/ODS), primátor Ostravy:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Vzniklo tady naprosto ojedinělé zázemí pro sportovní i hobby střelce, které si troufnu říct nenajdete jinde v republice a ani široko daleko ve střední Evropě."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Areál vyrostl na místě staré chátrající střelnice. Nabízí tři samostatné kryté střelnice, nejmodernější elektronické terče a umožňuje střelbu až do vzdálenosti 50 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Blažíček, prezident Českého střeleckého svazu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kvalitní střelnice s moderní technologií, která tady je instalovaná, posune určitě regionálně tu střelbu o kus dopředu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>