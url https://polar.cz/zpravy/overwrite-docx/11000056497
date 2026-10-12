--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -79,296 +79,156 @@
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum vydání:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26.8.2026, 19:42</w:t>
+              <w:t xml:space="preserve">27.8.2026, 08:32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Malé Hoštice patřily fotbalovým hvězdičkám. Sjely se tady na tradiční Visegrad cup</w:t>
+        <w:t xml:space="preserve">Karviná staví novou lávku přes řeku Olši, práce pokračují dle harmonogramu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Devatenáct týmů, čtyři země a během jediného víkendu 140 utkání. Malé Hoštice se už potřetí staly dějištěm Visegrad Cupu. Na hřišti přitom nešlo jen o výsledky. Pro řadu malých fotbalistů je podobný mezinárodní turnaj především velkým zážitkem. </w:t>
+        <w:t xml:space="preserve">Budoucí lávka bude měřit přibližně 104 metrů a široká bude 365 metrů. Propojí ulice U Řeky a Sovinecká. Součástí projektu je také vybudování přibližně 112 metrů navazující cyklostezky, úprava stávající trasy a protipovodňové hráze na pravém břehu Olše.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">anketa: účastníci turnaje: </w:t>
+        <w:t xml:space="preserve">Jan Wolf (nestr.), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jsem tady včera sice nebyl a nevím, jak se tady dařilo jim, ale dneska se nám daří.” </w:t>
+        <w:t xml:space="preserve"> "Lávka tady kdysi dlouho sloužila. Byla to spojka na Sovinec a Doubravu. Měli jsme požádáno v mezirezortní komisi na zahlazování důlních škod a revitalizaci území o finanční prostředky. To se nám podařilo získat. To znamená, tuto stavbu financuje ministerstvo financí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hraju 3 roky, baví mě to. Dneska jsem dal dva góly.”</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">“Můj cíl je asi nebýt poslední. Takže když je nás devatenáct týmů, třeba aspoň patnáctí skončit.”</w:t>
+        <w:t xml:space="preserve">Jak již bylo řečeno, postup prací pokračuje podle schváleného harmonogramu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Marek Lhotský, trenér SK Hranice: </w:t>
+        <w:t xml:space="preserve">Michal Jurman, mluvčí zhotovitele:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Turnaj je velmi dobře zorganizovaný, jsou tady velmi kvalitní týmy. A celkově si to tady užíváme.” </w:t>
+        <w:t xml:space="preserve"> "Aktuálně se realizuje armovaní opěr a pilíře lávky. Následovat pak bude bednění opěr a pilíře a montážní plošiny pro osazení lávky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výkony nejmladších fotbalistů sledoval také mistr Evropy z roku 1976 Antonín Panenka. Atmosféra mu připomněla jeho vlastní fotbalové začátky. </w:t>
+        <w:t xml:space="preserve">V nejbližších týdnech tak proběhne další příprava pro samotnou stavbu lávky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Antonín Panenka, bývalý československý fotbalista a reprezentant: </w:t>
+        <w:t xml:space="preserve">Host 3:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Hodně mi to připomíná, když jsem já byl malý, a začal jsem u takových turnajů a pamatuju si to do dneška. Takže mám na to krásné vzpomínky a doufám, že ty samé pocity budou mít i kluci a holky, kteří tady dneska hrají.” </w:t>
+        <w:t xml:space="preserve"> "V průběhu října proběhne návoz a předmontáž lávky, s tím, že k samotné montáži lávky pak dojde v průběhu listopadu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hrálo se podle pravidel přizpůsobených malým fotbalistům. Podle hlavního rozhodčího ale děti ani v zápalu boje nezapomínaly na fair play. </w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve">Nejdůležitější na celém turnaji nebylo ani tak vyhrát, jako zdokonalit se ve fotbale a odnést si nezapomenutelné zážitky. Z diplomů a připravených cen měli radost všichni.</w:t>
+        <w:t xml:space="preserve">V okolí staveniště přibývá těžká technika. Město žádá pěší i cyklisty, aby respektovali vyznačená omezení a náhradní trasy. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -479,51 +339,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/opavsko/opava/11000056497/male-hostice-patrily-fotbalovym-hvezdickam-sjely-se-tady-na-tradicni-visegrad-cup" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/karvinsko/karvina/11000056497/karvina-stavi-novou-lavku-pres-reku-olsi-prace-pokracuji-dle-harmonogramu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>