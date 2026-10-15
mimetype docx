--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -187,72 +187,72 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Sabela, pěstoun:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažím se, jak můžu. Jak manželka potřebuje, tak není problém. Vystřídám ji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek pěstouny dlouhodobě podporuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lukáš Slíva (SPOLU/KDU-ČSL), náměstek primátora F-M:</w:t>
+        <w:t xml:space="preserve">Marcel Sikora (SPOLU/KDU-ČSL), 1. náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pěstounů není nikdy dost, a proto jsme dneska i tady, abychom motivovali i další pěstouny, protože myslím si, že děti si opravdu zaslouží milující rodinu. Byť to třeba nejsou biologičtí rodiče, tak ta dočasná pěstounská péče je opravdu důležitá, aby děti nekončily v ústavech, byť tam po materiální stránce jsou samozřejmě dobře zajištěné. Ale to nejdůležitější je opravdu ta láska a ta péče toho nejbližšího. A jak vidíte tady, tak pěstouni opravdu těm dětem dávají maximum, co můžou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dítě je v těch rodinách nějakou dočasnou dobu, takže jaký je ten další proces potom?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lukáš Slíva (SPOLU/KDU-ČSL), náměstek primátora F-M:</w:t>
+        <w:t xml:space="preserve">Marcel Sikora (SPOLU/KDU-ČSL), 1. náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě se buď vrací k biologickým rodičům, pokud soud, samozřejmě OSPOD a další okolo uznají, že to je vhodné, anebo je třeba nabídnuto potom i k adopci, pokud ten biologický rodič souhlasí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A doporučili by manželé Samuelovi pěstounství i ostatním?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Sabelová, pěstounka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No jejda, určitě strašně moc. To strašně motivuje. Mě to naplňuje. Já jsem moc ráda, že tuhle práci můžu dělat, nebo to poslání, protože to není jenom o práci. Je to o tom, že fakt to dítě musíte mít rád a musíte mu dát to, co potřebuje. Je to někdy těžké , protože vy nevíte, jaké dítě dostanete a s čím to dítě přijde. Já to mám strašně lehké, protože já jsem věřící. Já fakt počítám s Pánem Bohem. Takže každé dítě, než přijde, já se za něj modlím."</w:t>