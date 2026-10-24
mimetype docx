--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -131,51 +131,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolní hasiči ze Slezské Ostravy dostali novou techniku. Špičková auta zrychlí zásahy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slezská Ostrava má hned několik aktivních sborů dobrovolných hasičů. Jejich služba je pro bezpečí obyvatel klíčová. Doteď ale často vyjížděli se starou technikou. To se zásadně změnilo. Místní jednotky se staly hlavní součástí největší obměny vozového parku v historii města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vladimír Lyčka, místostarosta Slezské Ostravy</w:t>
+        <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za mě je strašně důležitá ta obměna vozového parku a vlastně ta důležitost dobrovolných hasičů v dnešní době je samozřejmě úplně jiná, než byla kdysi. Já si myslím, že si to uvědomují. Samozřejmě město, kraj, generální ředitelství, protože je to vidět na tom přístupu, a já jsem rád za Slezskou Ostravu, že tomu tak je, protože my máme pět jednotek dobrovolných hasičů a je to opravdu velmi dobře, že ta obměna je taková, jaká je. Já si myslím, že oni jsou dlouhodobě kvalitní, ty naše jednotky určitě. A protože si myslím, že ta spolupráce mezi námi jako obvodem a mezi jednotkami je si myslím velmi dobrá, ale to je lépe se zeptat jich. A tím samozřejmě, že ty auta jsou nové, jsou podstatně modernější, než byla ta kdysi. Tak samozřejmě jsou rychlejší, jsou dostupnější, jsou operativní, no prostě je to úplně něco jiného."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nová vozidla už slouží v několika částech Slezské Ostravy. Moderní auta získaly sbory v Antošovicích, Koblově, Heřmanicích a Bartošovicích. Hned dvě nové cisterny dorazily k jednotce v Radvanicích. Všechna auta mají nejmodernější výbavu včetně defibrilátoru pro záchranu života.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>