--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -114,51 +114,51 @@
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">První školní den posadil do lavic v Novém Jičíně 244 prvňáčků</w:t>
+        <w:t xml:space="preserve">První školní den posadil děti do lavic, prvňáčků je v Novém Jičíně zhruba stejně jako loni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">51 prvňáčků přivítali v Základní škole Komenského 68 v tělocvičně. Ředitelka školy dětem a jejich rodičům představila pedagogy, asistentky a pracovníky družiny, kteří budou děti podporovat při jejich prvních zkušenostech se vzděláváním. Právě tady letos pozdravil nové žáky i starosta města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatava Hajdová, ředitelka ZŠ Komenského 68, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tak dneska jsme přivítali 51 prvňáků. Budou rozděleni do tří tříd, takže budou třídy po sedmnácti žácích. A vzhledem k tomu, že ministerstvo nastavilo standard pro první třídu na 15 dětí, pozici asistenta pedagoga, tak v každé první třídě bude s paní učitelkou spolupracovat paní asistentka.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -339,51 +339,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/novojicinsko/novy-jicin/11000056584/prvni-skolni-den-posadil-do-lavic-v-novem-jicine-244-prvnacku" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/zpravy/novojicinsko/novy-jicin/11000056584/prvni-skolni-den-posadil-deti-do-lavic-prvnacku-je-v-novem-jicine-zhruba-stejne-jako-loni" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>