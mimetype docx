--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -254,51 +254,51 @@
         <w:t xml:space="preserve">Oldřich Bravanský, útočník HC RT TORAX </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poruba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hrajeme s Frýdkem-Místkem, takže doufám, že vyhrajeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Loňské vítězství ve skupině A s domácí Porubou se obhájit nepodařilo. Ve finále je porazili a turnaj ovládli Warriors Brno a ve skupině B slavil prvenství AZ Havířov. Turnaj zároveň prověřil připravenost týmů na nadcházející sezonu.</w:t>
+        <w:t xml:space="preserve">Loňské vítězství ve skupině A se domácí Porubě obhájit nepodařilo, ve finále je porazili a turnaj ovládli Warriors Brno. A ve skupině B slavil prvenství AZ Havířov. Turnaj zároveň prověřil připravenost týmů na nadcházející sezonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dresler, generální manažer, HC RT TORAX Poruba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všechny bych rád pozval, ať se přijdou podívat na tyhle kluky, kterým dlouhodobá soutěž začíná na konci září, a zároveň bych rád pozval naše fanoušky na utkání druhé ligy. Tahle sezona je pro nás důležitá, protože zabojujeme o postup zpátky do první ligy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>