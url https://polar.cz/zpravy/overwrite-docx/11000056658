--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -121,51 +121,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se bude opravovat Havířská ulice, budou dopravní omezení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řidiči v Karviné, pozor! Správa silnic Moravskoslezského kraje chystá opravu silnice číslo 3/4688 na ulici Havířovská.</w:t>
+        <w:t xml:space="preserve">Řidiči v Karviné, pozor! Správa silnic Moravskoslezského kraje chystá opravu silnice číslo 3/4688 na ulici Havířská.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Danihlík, vedoucí střediska Správa silnic MS kraje Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se v podstatě o mezi křižovatkový úsek o délce kolem 340 metrů se silnicí 1/67 až po ulici Na Vyhlídce. Hlavní stavební práce budou probíhat v termínu od 14. září a měly by být ukončeny k 18. září. Práce budou spočívat v frézování stávajících krytů asfaltové vozovky. Jedná se o čtyřpruh. Čili bude to vlastně v celé šířce a v celé délce najednou. A v rámci těchto prací dojde zároveň k odstranění nebo odbourání žulových kostek, které tam jsou podél obrubníků, a k pokládce nových asfaltových vrstev."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na řidiče tak čekají dopravní omezení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>