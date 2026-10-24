--- v0 (2026-09-07)
+++ v1 (2026-10-24)
@@ -177,51 +177,51 @@
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to tak, že to téma patří všem lidem, kteří ve své činnosti, ať je to sportovní nebo umělecká, jsou v něčem výjimeční. A mezi ty sportovce samozřejmě řadíme ty největší ikony dnešních dnů, což je Karolinka Maňasová, nebo Anička Ludvová, ale já si správně vážím těch starších, dříve narozených matadorů, jako je Karel David, který je velmi úspěšný maratonský běžec, je skvělý pedagog a skvělý člověk a trenér.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karel David je mimochodem již 33 let držitelem českého maratonského rekordu, který dosud nikdo nepřekonal.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel David, olympionik, český rekordman: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Začátky byly tady v Novém Jičíně. Já jsem na Nový Jičín pyšný jako na město. Kromě pár let, kdy jsem byl v Banské Bystrici na vojně, tak tady celou dobu žijím. A prostě ve škole, pan učitel Gold, pan profesor Svoboda, to byly začátky, začal jsem běhat to jsem tady pořád a už trénuji dneska já. Já se přiznám, že na ten první olympijský nevzpomínám úplně rád, protože to úplně nevyšlo podle mých představ. Na to Barcelonu vzpomínám raději, přece jenom jsem to někde trošku výš, se týká té výkonnosti. Samozřejmě jsem byl po tom doběhu zklamaný nejdříve, za to 19. místo, ale s odstupem času se na to dívám pozitivně a vzpomínám na to jako v dobrém, protože dneska být devatenáctá na olympiádě není zas tak špatné.”</w:t>
+        <w:t xml:space="preserve">“Začátky byly tady v Novém Jičíně. Já jsem na Nový Jičín pyšný jako na město. Kromě pár let, kdy jsem byl v Banské Bystrici na vojně, tak tady celou dobu žijíi A prostě ve škole, pan učitel Gold, pan profesor Svoboda, to byly začátky, začal jsem běhat to jsem tady pořád a už trénuji dneska já. Já se přiznám, že na ten první olympijský nevzpomínám úplně rád, protože to úplně nevyšlo podle mých představ. Na to Barcelonu vzpomínám raději, přece jenom jsem to někde trošku výš, se týká té výkonnosti. Samozřejmě jsem byl po tom doběhu zklamaný nejdříve, za to 19. místo, ale s odstupem času se na to dívám pozitivně a vzpomínám na to jako v dobrém, protože dneska být devatenáctá na olympiádě není zas tak špatné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bývalý hráč a nyní trenér vzpomínal na slavnou éru, když hrál Nový Jičín dvacet sezon basketbalovou extraligu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hájek, bývalý extraligový basketbalista: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já myslím, že žilo hodně, to byla trošku sportovní doména. A v podstatě po těch zápasech bylo poznat, že v tom městě to žilo. A my jako hráči, když jsme šli přes náměstí, tak jsme byli velmi často zastavování a buď dotazování, proč to hrajeme tak blbě, anebo naopak oslavovaní, jak to hrajeme dobře. Ale bylo to příjemné samozřejmě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>