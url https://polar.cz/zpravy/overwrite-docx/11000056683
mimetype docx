--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -128,51 +128,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SDH Rychvald pořádal soutěž mladých hasičů z Karvinska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Kohlová, SDH Rychvald, vedoucí mládeže:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Dneska začínáme vlastně ligovou soutěž. U nás tady v Rychvaldě pod názvem MOK, je to Mládežnická liga okresu Karviná, kde vlastně spadají všechny sbory v okrese. A my začínáme vlastně první soutěží, která začíná tady u nás. Budou se běhat dvě disciplíny. Požární útok s vodou a uzlová štafeta. Zatím je přihlášených 25 týmů, ale očekáváme, že ještě někteří dojdou trošičku později se zpožděním. Domácí týmy teď máme čtyři. Máme jedno družstvo mladších, jedno družstvo starších a dva týmy dorostenců.“</w:t>
+        <w:t xml:space="preserve"> „Dneska začínáme vlastně ligovou soutěž. U nás tady v Rychvaldě pod názvem MLOK, je to Mládežnická liga okresu Karviná, kde vlastně spadají všechny sbory v okrese. A my začínáme vlastně první soutěží, která začíná tady u nás. Budou se běhat dvě disciplíny. Požární útok s vodou a uzlová štafeta. Zatím je přihlášených 25 týmů, ale očekáváme, že ještě někteří dojdou trošičku později se zpožděním. Domácí týmy teď máme čtyři. Máme jedno družstvo mladších, jedno družstvo starších a dva týmy dorostenců.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">{{souvisejici-clanek-"11000056595"}}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobias Bartončík, SDH Rychvald:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem tady zhruba tři roky. U hasičů se mi moc líbí. Když se scházíme, tak trénujeme na soutěže. Trénujeme útok a štafetu a já jsem u rozdělovače.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>