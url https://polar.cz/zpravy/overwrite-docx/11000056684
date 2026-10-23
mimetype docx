--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -215,51 +215,51 @@
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to tak, že to téma patří všem lidem, kteří ve své činnosti, ať je to sportovní nebo umělecká, jsou v něčem výjimeční. A mezi ty sportovce samozřejmě řadíme ty největší ikony dnešních dnů, což je Karolinka Maňasová, nebo Anička Ludvová, ale já si správně vážím těch starších, dříve narozených matadorů, jako je Karel David, který je velmi úspěšný maratonský běžec, je skvělý pedagog a skvělý člověk a trenér.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karel David je mimochodem již 33 let držitelem českého maratonského rekordu, který dosud nikdo nepřekonal.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel David, olympionik, český rekordman: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Začátky byly tady v Novém Jičíně. Já jsem na Nový Jičín pyšný jako na město. Kromě pár let, kdy jsem byl v Banské Bystrici na vojně, tak tady celou dobu žijím. A prostě ve škole, pan učitel Gold, pan profesor Svoboda, to byly začátky, začal jsem běhat to jsem tady pořád a už trénuji dneska já.”</w:t>
+        <w:t xml:space="preserve">“Začátky byly tady v Novém Jičíně. Já jsem na Nový Jičín pyšný jako na město. Kromě pár let, kdy jsem byl v Banské Bystrici na vojně, tak tady celou dobu žiji. A prostě ve škole, pan učitel Gold, pan profesor Svoboda, to byly začátky, začal jsem běhat to jsem tady pořád a už trénuji dneska já.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lákadlem, co se týče adrenalinového vyžití, bylo mobilní lanové centrum. Kulturní program se odehrával na čtyřech pódiích. Návštěvníci si mohli užívat koncerty domácích protagonistů, hlavními hvězdami večerů pak byly Jana Kirschner a Aneta Langerová. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">