--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -124,51 +124,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti si v Jablunkově na festivalu vybíraly sportovní aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lucie Trombiková, manažerka MAP Jablunkovsko:</w:t>
+        <w:t xml:space="preserve">Lucie Trombiková, projektová manažerka MAS Jablunkovsko:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Letošní Festival sportu, 5. ročník Sportujeme společně bez bariér, máme nazvaný takto proto, že jsme náš letošní ročník obohatili i o sociální oblast. To znamená, máme tady i koníka jako hipoterapii. Máme tady APA – aplikované pohybové aktivity, které ukazují, jak lidé mohou sportovat i s handicapem. Dostali jsme i granty, za což jsme velmi rádi, a díky nim můžeme Festival sportu obohatit i o nové sportovní kluby. Děkujeme ale i všem dobrovolníkům, protože bez dobrovolné činnosti by stejně nemohl vzniknout.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">{{souvisejici-clanek-"11000056082"}}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nabídka sportů byla na festivalu velmi pestrá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>